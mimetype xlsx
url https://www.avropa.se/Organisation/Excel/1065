--- v4 (2026-03-18)
+++ v5 (2026-04-19)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Huddinge k" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="184">
-[...1 lines deleted...]
-    <t>Giltiga ramavtal för Huddinge kommun 2026-03-18</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="160">
+  <si>
+    <t>Giltiga ramavtal för Huddinge kommun 2026-04-19</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
@@ -88,164 +88,131 @@
   <si>
     <t>23.3-2651-2022-006</t>
   </si>
   <si>
     <t>Accenture AB</t>
   </si>
   <si>
     <t xml:space="preserve">5566080668      </t>
   </si>
   <si>
     <t>Programvaror och tjänster</t>
   </si>
   <si>
     <t>Programvaror och tjänster / Systemutveckling</t>
   </si>
   <si>
     <t>2023-11-01</t>
   </si>
   <si>
     <t>2027-10-31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>23.3-2771-21:001</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">5562149996      </t>
+    <t>23.3-4104-2022-003</t>
+  </si>
+  <si>
+    <t>AFRY Infrastructure AB (f.d. ÅF-Infrastructure AB)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5561852103      </t>
+  </si>
+  <si>
+    <t>Säkerhetsteknik</t>
+  </si>
+  <si>
+    <t>Säkerhetsteknik / Säkerhetsteknik - konsulttjänster / Särskild fördelningsnyckel</t>
+  </si>
+  <si>
+    <t>2023-06-20</t>
+  </si>
+  <si>
+    <t>2027-06-19</t>
+  </si>
+  <si>
+    <t>Säkerhetsteknik / Säkerhetsteknik - konsulttjänster / Förnyad konkurrensutsättning</t>
+  </si>
+  <si>
+    <t>23.3-2965-20:002</t>
+  </si>
+  <si>
+    <t>Angeno Business Solutions AB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5567603377      </t>
+  </si>
+  <si>
+    <t>23.3-2771-21:008</t>
+  </si>
+  <si>
+    <t>Aranya AB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5569633737      </t>
   </si>
   <si>
     <t>Datacenter</t>
   </si>
   <si>
-    <t>Datacenter / Datacenter - Servrar och lagring</t>
-[...55 lines deleted...]
-  <si>
     <t>Datacenter / Datacenter - Nätverk och säkerhet</t>
   </si>
   <si>
     <t>2022-10-19</t>
   </si>
   <si>
     <t>2026-10-18</t>
   </si>
   <si>
     <t>23.3-2965-20:003</t>
   </si>
   <si>
     <t>AREFF Systems AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565902797      </t>
   </si>
   <si>
     <t>23.3-2649-2022-001</t>
   </si>
   <si>
     <t>Atea Sverige AB</t>
   </si>
   <si>
     <t xml:space="preserve">5564480282      </t>
   </si>
   <si>
     <t>Programvaror och tjänster / Informationsförsörjning</t>
   </si>
   <si>
     <t>2023-02-27</t>
   </si>
   <si>
     <t>2027-02-26</t>
   </si>
   <si>
-    <t>23.3-2771-21:002</t>
-[...7 lines deleted...]
-  <si>
     <t>23.3-4104-2022-008</t>
   </si>
   <si>
     <t>Axlås Solidlås AB</t>
   </si>
   <si>
     <t xml:space="preserve">5560712340      </t>
   </si>
   <si>
     <t>Säkerhetsteknik / Säkerhetsteknik - säkerhetssystem</t>
   </si>
   <si>
     <t>2023-09-11</t>
   </si>
   <si>
     <t>2027-09-10</t>
   </si>
   <si>
     <t>23.3-2651-2022-003</t>
   </si>
   <si>
     <t>Bidmo Sourcing partners AB</t>
   </si>
   <si>
     <t xml:space="preserve">5594485012      </t>
@@ -292,92 +259,68 @@
   <si>
     <t>2029-09-30</t>
   </si>
   <si>
     <t>23.3-4104-2022-010</t>
   </si>
   <si>
     <t>Certego AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565295911      </t>
   </si>
   <si>
     <t>23.3-2651-2022-001</t>
   </si>
   <si>
     <t>Chas Visual Management AB</t>
   </si>
   <si>
     <t xml:space="preserve">5567264758      </t>
   </si>
   <si>
     <t>23.3-2649-2022-002</t>
   </si>
   <si>
-    <t>23.3-2771-21:003</t>
-[...1 lines deleted...]
-  <si>
     <t>23.3-2771-21:009</t>
   </si>
   <si>
     <t>Conscia Sverige AB</t>
   </si>
   <si>
     <t xml:space="preserve">5563789568      </t>
   </si>
   <si>
     <t>23.3-2649-2022-003</t>
   </si>
   <si>
     <t>Crayon AB</t>
   </si>
   <si>
     <t xml:space="preserve">5566359799      </t>
   </si>
   <si>
-    <t>23.3-2771-21:004</t>
-[...19 lines deleted...]
-  <si>
     <t>23.3-4104-2022-006</t>
   </si>
   <si>
     <t>Finlarm Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5563767382      </t>
   </si>
   <si>
     <t>23.3-2651-2022-007</t>
   </si>
   <si>
     <t>Fujitsu Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5561475897      </t>
   </si>
   <si>
     <t>23.3-4104-2022-009</t>
   </si>
   <si>
     <t>Great Security Sverige AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565354726      </t>
@@ -424,62 +367,50 @@
   <si>
     <t>NetNordic Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5566997309      </t>
   </si>
   <si>
     <t>23.3-2651-2022-004</t>
   </si>
   <si>
     <t>Nexer AB</t>
   </si>
   <si>
     <t xml:space="preserve">5564519345      </t>
   </si>
   <si>
     <t>23.3-2771-21:012</t>
   </si>
   <si>
     <t>Orange Cyberdefense Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565897211      </t>
   </si>
   <si>
-    <t>23.3-2771-21:006</t>
-[...10 lines deleted...]
-  <si>
     <t>23.3-2651-2022-005</t>
   </si>
   <si>
     <t>Pulsen AB</t>
   </si>
   <si>
     <t xml:space="preserve">5562596428      </t>
   </si>
   <si>
     <t>23.3-2649-2022-006</t>
   </si>
   <si>
     <t>23.3-2771-21:013</t>
   </si>
   <si>
     <t>Real Time Services Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5565165114      </t>
   </si>
   <si>
     <t>23.3-2649-2022-007</t>
   </si>
   <si>
     <t>Redpill Linpro AB</t>
@@ -545,53 +476,50 @@
     <t>23.3-2965-20:007</t>
   </si>
   <si>
     <t>Technology Nexus Secured Business Solutions AB</t>
   </si>
   <si>
     <t xml:space="preserve">5562580414      </t>
   </si>
   <si>
     <t>23.3-2771-21:014</t>
   </si>
   <si>
     <t>Tele2 Sverige Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5562675164      </t>
   </si>
   <si>
     <t>23.3-2771-21:010</t>
   </si>
   <si>
     <t>Telia Cygate AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565498952      </t>
-  </si>
-[...1 lines deleted...]
-    <t>23.3-5432-19:007</t>
   </si>
   <si>
     <t>23.3-2965-20:004</t>
   </si>
   <si>
     <t>23.3-4104-2022-002</t>
   </si>
   <si>
     <t>WSP Sverige AB</t>
   </si>
   <si>
     <t xml:space="preserve">5560574880      </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
@@ -631,51 +559,51 @@
       <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" applyFont="1" fillId="2" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H66"/>
+  <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="3" max="3" width="35" customWidth="1"/>
     <col min="4" max="4" width="45" customWidth="1"/>
     <col min="5" max="5" width="45" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="13" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
@@ -805,1614 +733,1328 @@
       </c>
       <c r="B6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="0" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H10" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>85</v>
+        <v>42</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="0" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="0" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>103</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>134</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>137</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>140</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="B45" s="0" t="s">
+      <c r="C45" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="0" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>24</v>
+        <v>75</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="B48" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D48" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C51" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="B51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D51" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>84</v>
+        <v>30</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>86</v>
+        <v>32</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>86</v>
+        <v>32</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>25</v>
-[...284 lines deleted...]
-      <c r="H66" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Kammarkollegiet under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
+<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Statens ink&#246;pscentral under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
-  <Company>Kammarkollegiet</Company>
+  <Company>Statens inköpscentral</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
-  <dc:description>This workbook has been created with EPPlus licensed to Kammarkollegiet under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
+  <dc:description>This workbook has been created with EPPlus licensed to Statens inköpscentral under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>