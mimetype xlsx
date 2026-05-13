--- v5 (2026-04-19)
+++ v6 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Huddinge k" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="160">
   <si>
-    <t>Giltiga ramavtal för Huddinge kommun 2026-04-19</t>
+    <t>Giltiga ramavtal för Huddinge kommun 2026-05-13</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>