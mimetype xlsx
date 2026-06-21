--- v6 (2026-05-13)
+++ v7 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Huddinge k" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="160">
   <si>
-    <t>Giltiga ramavtal för Huddinge kommun 2026-05-13</t>
+    <t>Giltiga ramavtal för Huddinge kommun 2026-06-21</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
@@ -298,51 +298,51 @@
   <si>
     <t xml:space="preserve">5566359799      </t>
   </si>
   <si>
     <t>23.3-4104-2022-006</t>
   </si>
   <si>
     <t>Finlarm Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5563767382      </t>
   </si>
   <si>
     <t>23.3-2651-2022-007</t>
   </si>
   <si>
     <t>Fujitsu Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5561475897      </t>
   </si>
   <si>
     <t>23.3-4104-2022-009</t>
   </si>
   <si>
-    <t>Great Security Sverige AB</t>
+    <t>Heras Sweden Technology AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565354726      </t>
   </si>
   <si>
     <t>23.3-2649-2022-004</t>
   </si>
   <si>
     <t>HiQ International AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565293205      </t>
   </si>
   <si>
     <t>23.3-2965-20:005</t>
   </si>
   <si>
     <t>IDEMIA Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5560297250      </t>
   </si>
   <si>
     <t>23.3-2649-2022-005</t>
   </si>