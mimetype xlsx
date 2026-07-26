--- v7 (2026-06-21)
+++ v8 (2026-07-26)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Huddinge k" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="160">
   <si>
-    <t>Giltiga ramavtal för Huddinge kommun 2026-06-21</t>
+    <t>Giltiga ramavtal för Huddinge kommun 2026-07-26</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>