--- v8 (2026-07-26)
+++ v9 (2026-08-17)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Huddinge k" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="160">
   <si>
-    <t>Giltiga ramavtal för Huddinge kommun 2026-07-26</t>
+    <t>Giltiga ramavtal för Huddinge kommun 2026-08-17</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>