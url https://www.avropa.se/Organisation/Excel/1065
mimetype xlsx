--- v9 (2026-08-17)
+++ v10 (2026-09-06)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Huddinge k" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="160">
   <si>
-    <t>Giltiga ramavtal för Huddinge kommun 2026-08-17</t>
+    <t>Giltiga ramavtal för Huddinge kommun 2026-09-06</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>