--- v6 (2026-03-10)
+++ v7 (2026-04-09)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Skara komm" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
-    <t>Giltiga ramavtal för Skara kommun 2026-03-10</t>
+    <t>Giltiga ramavtal för Skara kommun 2026-04-09</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>