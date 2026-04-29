--- v7 (2026-04-09)
+++ v8 (2026-04-29)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Skara komm" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
-    <t>Giltiga ramavtal för Skara kommun 2026-04-09</t>
+    <t>Giltiga ramavtal för Skara kommun 2026-04-29</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
@@ -182,48 +182,48 @@
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Kammarkollegiet under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
+<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Statens ink&#246;pscentral under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
-  <Company>Kammarkollegiet</Company>
+  <Company>Statens inköpscentral</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
-  <dc:description>This workbook has been created with EPPlus licensed to Kammarkollegiet under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
+  <dc:description>This workbook has been created with EPPlus licensed to Statens inköpscentral under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>