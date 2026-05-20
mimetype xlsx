--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Skara komm" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
-    <t>Giltiga ramavtal för Skara kommun 2026-04-29</t>
+    <t>Giltiga ramavtal för Skara kommun 2026-05-20</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>