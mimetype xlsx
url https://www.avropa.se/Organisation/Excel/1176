--- v9 (2026-05-20)
+++ v10 (2026-06-09)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Skara komm" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
-    <t>Giltiga ramavtal för Skara kommun 2026-05-20</t>
+    <t>Giltiga ramavtal för Skara kommun 2026-06-09</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>