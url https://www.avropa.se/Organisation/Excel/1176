--- v10 (2026-06-09)
+++ v11 (2026-07-09)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Skara komm" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
-    <t>Giltiga ramavtal för Skara kommun 2026-06-09</t>
+    <t>Giltiga ramavtal för Skara kommun 2026-07-09</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>