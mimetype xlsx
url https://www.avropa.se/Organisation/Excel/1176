--- v11 (2026-07-09)
+++ v12 (2026-07-30)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Skara komm" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
-    <t>Giltiga ramavtal för Skara kommun 2026-07-09</t>
+    <t>Giltiga ramavtal för Skara kommun 2026-07-30</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>