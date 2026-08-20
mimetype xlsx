--- v12 (2026-07-30)
+++ v13 (2026-08-20)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Skara komm" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
-    <t>Giltiga ramavtal för Skara kommun 2026-07-30</t>
+    <t>Giltiga ramavtal för Skara kommun 2026-08-20</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>