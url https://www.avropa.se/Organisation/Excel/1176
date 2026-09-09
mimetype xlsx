--- v13 (2026-08-20)
+++ v14 (2026-09-09)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Skara komm" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
-    <t>Giltiga ramavtal för Skara kommun 2026-08-20</t>
+    <t>Giltiga ramavtal för Skara kommun 2026-09-09</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>