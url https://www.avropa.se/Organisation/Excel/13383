--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -8,232 +8,151 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Alfta-Edsb" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
-[...1 lines deleted...]
-    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-03-14</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
+  <si>
+    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-04-04</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
   <si>
-    <t>23.3-2771-21:001</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">5562149996      </t>
+    <t>23.3-2771-21:008</t>
+  </si>
+  <si>
+    <t>Aranya AB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5569633737      </t>
   </si>
   <si>
     <t>Datacenter</t>
   </si>
   <si>
-    <t>Datacenter / Datacenter - Servrar och lagring</t>
-[...5 lines deleted...]
-    <t>2026-03-31</t>
+    <t>Datacenter / Datacenter - Nätverk och säkerhet</t>
+  </si>
+  <si>
+    <t>2022-10-19</t>
+  </si>
+  <si>
+    <t>2026-10-18</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>23.3-5432-19:005</t>
-[...37 lines deleted...]
-  <si>
     <t>23.3-7600-2024-001</t>
   </si>
   <si>
     <t>Celab Communications Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5561971291      </t>
   </si>
   <si>
     <t>Rakel- och radioutrustning</t>
   </si>
   <si>
     <t>Rakel- och radioutrustning / Rakel - och radioutrustning</t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
     <t>2029-09-30</t>
   </si>
   <si>
-    <t>23.3-2771-21:003</t>
-[...7 lines deleted...]
-  <si>
     <t>23.3-2771-21:009</t>
   </si>
   <si>
     <t>Conscia Sverige AB</t>
   </si>
   <si>
     <t xml:space="preserve">5563789568      </t>
   </si>
   <si>
-    <t>23.3-2771-21:004</t>
-[...19 lines deleted...]
-  <si>
     <t>23.3-2771-21:011</t>
   </si>
   <si>
     <t>NetNordic Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5566997309      </t>
   </si>
   <si>
     <t>23.3-2771-21:012</t>
   </si>
   <si>
     <t>Orange Cyberdefense Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565897211      </t>
   </si>
   <si>
-    <t>23.3-2771-21:006</t>
-[...10 lines deleted...]
-  <si>
     <t>23.3-2771-21:013</t>
   </si>
   <si>
     <t>Real Time Services Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5565165114      </t>
   </si>
   <si>
     <t>23.3-7600-2024-002</t>
   </si>
   <si>
     <t>S.V.B Radiocom AB</t>
   </si>
   <si>
     <t xml:space="preserve">5590410428      </t>
   </si>
   <si>
     <t>23.3-7600-2024-004</t>
   </si>
   <si>
     <t>Swedish Northcom AB</t>
   </si>
   <si>
     <t xml:space="preserve">5563515914      </t>
@@ -242,53 +161,50 @@
     <t>23.3-7600-2024-003</t>
   </si>
   <si>
     <t>TC Connect Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5569064107      </t>
   </si>
   <si>
     <t>23.3-2771-21:014</t>
   </si>
   <si>
     <t>Tele2 Sverige Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5562675164      </t>
   </si>
   <si>
     <t>23.3-2771-21:010</t>
   </si>
   <si>
     <t>Telia Cygate AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565498952      </t>
-  </si>
-[...1 lines deleted...]
-    <t>23.3-5432-19:007</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
@@ -316,51 +232,51 @@
       <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" applyFont="1" fillId="2" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H24"/>
+  <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="3" max="3" width="35" customWidth="1"/>
     <col min="4" max="4" width="45" customWidth="1"/>
     <col min="5" max="5" width="45" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="13" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
@@ -415,589 +331,303 @@
       </c>
       <c r="C3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="C12" s="0" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>15</v>
-[...285 lines deleted...]
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Kammarkollegiet under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>Kammarkollegiet</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">