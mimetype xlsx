--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Alfta-Edsb" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
-    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-04-04</t>
+    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-04-24</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
@@ -594,48 +594,48 @@
       </c>
       <c r="D13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Kammarkollegiet under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
+<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Statens ink&#246;pscentral under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
-  <Company>Kammarkollegiet</Company>
+  <Company>Statens inköpscentral</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
-  <dc:description>This workbook has been created with EPPlus licensed to Kammarkollegiet under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
+  <dc:description>This workbook has been created with EPPlus licensed to Statens inköpscentral under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>