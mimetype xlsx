--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Alfta-Edsb" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
-    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-04-24</t>
+    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-05-14</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>