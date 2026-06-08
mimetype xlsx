--- v8 (2026-05-14)
+++ v9 (2026-06-08)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Alfta-Edsb" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
-    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-05-14</t>
+    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-06-08</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>