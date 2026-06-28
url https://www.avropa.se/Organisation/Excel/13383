--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Alfta-Edsb" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
-    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-06-08</t>
+    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-06-28</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>