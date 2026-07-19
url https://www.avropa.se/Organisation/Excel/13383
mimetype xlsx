--- v10 (2026-06-28)
+++ v11 (2026-07-19)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Alfta-Edsb" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
-    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-06-28</t>
+    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-07-19</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>