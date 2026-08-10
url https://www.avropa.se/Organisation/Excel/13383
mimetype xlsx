--- v11 (2026-07-19)
+++ v12 (2026-08-10)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Alfta-Edsb" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
-    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-07-19</t>
+    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-08-10</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>