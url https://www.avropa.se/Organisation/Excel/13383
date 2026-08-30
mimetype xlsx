--- v12 (2026-08-10)
+++ v13 (2026-08-30)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Alfta-Edsb" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
-    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-08-10</t>
+    <t>Giltiga ramavtal för Alfta-Edsbyns Fastighets AB 2026-08-30</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>