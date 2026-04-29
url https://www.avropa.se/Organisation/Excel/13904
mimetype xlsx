--- v6 (2026-03-30)
+++ v7 (2026-04-29)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Västtrafik" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
   <si>
-    <t>Giltiga ramavtal för Västtrafik AB 2026-03-30</t>
+    <t>Giltiga ramavtal för Västtrafik AB 2026-04-29</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
@@ -2744,48 +2744,48 @@
       </c>
       <c r="D80" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Kammarkollegiet under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
+<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Statens ink&#246;pscentral under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
-  <Company>Kammarkollegiet</Company>
+  <Company>Statens inköpscentral</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
-  <dc:description>This workbook has been created with EPPlus licensed to Kammarkollegiet under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
+  <dc:description>This workbook has been created with EPPlus licensed to Statens inköpscentral under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>