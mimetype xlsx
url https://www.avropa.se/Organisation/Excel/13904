--- v7 (2026-04-29)
+++ v8 (2026-05-19)
@@ -10,84 +10,84 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Västtrafik" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
   <si>
-    <t>Giltiga ramavtal för Västtrafik AB 2026-04-29</t>
+    <t>Giltiga ramavtal för Västtrafik AB 2026-05-19</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
   <si>
     <t>23.3-3262-2024-001</t>
   </si>
   <si>
     <t>Advania Sverige AB</t>
   </si>
   <si>
-    <t xml:space="preserve">5562149996      </t>
+    <t>5562149996</t>
   </si>
   <si>
     <t>Bärbara datorer</t>
   </si>
   <si>
     <t>Bärbara datorer / Bärbara datorer / Särskild fördelningsnyckel</t>
   </si>
   <si>
     <t>2025-09-09</t>
   </si>
   <si>
     <t>2029-09-08</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Bärbara datorer / Bärbara datorer / Förnyad konkurrensutsättning</t>
   </si>
   <si>
     <t>23.3-2904-2024-001</t>
   </si>
   <si>
     <t>Datorer, mobiltelefoner och surfplattor</t>
   </si>
@@ -166,51 +166,51 @@
   <si>
     <t xml:space="preserve">5561852103      </t>
   </si>
   <si>
     <t>Säkerhetsteknik</t>
   </si>
   <si>
     <t>Säkerhetsteknik / Säkerhetsteknik - konsulttjänster / Särskild fördelningsnyckel</t>
   </si>
   <si>
     <t>2023-06-20</t>
   </si>
   <si>
     <t>2027-06-19</t>
   </si>
   <si>
     <t>Säkerhetsteknik / Säkerhetsteknik - konsulttjänster / Förnyad konkurrensutsättning</t>
   </si>
   <si>
     <t>23.3-3262-2024-002</t>
   </si>
   <si>
     <t>Atea Sverige AB</t>
   </si>
   <si>
-    <t xml:space="preserve">5564480282      </t>
+    <t>5564480282</t>
   </si>
   <si>
     <t>23.3-2904-2024-002</t>
   </si>
   <si>
     <t>23.3-3081-2023-002</t>
   </si>
   <si>
     <t>23.3-2650-2022-002</t>
   </si>
   <si>
     <t>23.3-2649-2022-001</t>
   </si>
   <si>
     <t>Programvaror och tjänster / Informationsförsörjning</t>
   </si>
   <si>
     <t>2023-02-27</t>
   </si>
   <si>
     <t>2027-02-26</t>
   </si>
   <si>
     <t>23.3-4104-2022-008</t>
   </si>
@@ -370,51 +370,51 @@
   <si>
     <t>23.3-2649-2022-004</t>
   </si>
   <si>
     <t>HiQ International AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565293205      </t>
   </si>
   <si>
     <t>23.3-2650-2022-006</t>
   </si>
   <si>
     <t>Insight Technology Solutions AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565559522      </t>
   </si>
   <si>
     <t>23.3-3262-2024-005</t>
   </si>
   <si>
     <t>itm8 Sverige AB</t>
   </si>
   <si>
-    <t xml:space="preserve">5569908485      </t>
+    <t>5569908485</t>
   </si>
   <si>
     <t>23.3-10639-2023-003</t>
   </si>
   <si>
     <t>Iver Sverige AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565753042      </t>
   </si>
   <si>
     <t>23.3-3262-2024-006</t>
   </si>
   <si>
     <t>Iver Workplace AB</t>
   </si>
   <si>
     <t xml:space="preserve">5567707244      </t>
   </si>
   <si>
     <t>23.3-2649-2022-005</t>
   </si>
   <si>
     <t>Knowit Connectivity AB</t>
   </si>
@@ -538,51 +538,51 @@
   <si>
     <t>23.3-4104-2022-001</t>
   </si>
   <si>
     <t>Team TSP Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5563022226      </t>
   </si>
   <si>
     <t>23.3-3081-2023-004</t>
   </si>
   <si>
     <t>Techstep AB</t>
   </si>
   <si>
     <t xml:space="preserve">5564050770      </t>
   </si>
   <si>
     <t>23.3-3081-2023-005</t>
   </si>
   <si>
     <t>Tele2 Sverige Aktiebolag</t>
   </si>
   <si>
-    <t xml:space="preserve">5562675164      </t>
+    <t>5562675164</t>
   </si>
   <si>
     <t>23.3-3081-2023-006</t>
   </si>
   <si>
     <t>Telenor Sverige Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5564210309      </t>
   </si>
   <si>
     <t>23.3-10639-2023-002</t>
   </si>
   <si>
     <t>Videnca AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565396081      </t>
   </si>
   <si>
     <t>23.3-5890-2023-004</t>
   </si>
   <si>
     <t>23.3-4104-2022-002</t>
   </si>