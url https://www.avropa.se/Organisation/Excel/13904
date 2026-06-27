--- v8 (2026-05-19)
+++ v9 (2026-06-27)
@@ -10,84 +10,84 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Västtrafik" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
   <si>
-    <t>Giltiga ramavtal för Västtrafik AB 2026-05-19</t>
+    <t>Giltiga ramavtal för Västtrafik AB 2026-06-27</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
   <si>
     <t>23.3-3262-2024-001</t>
   </si>
   <si>
     <t>Advania Sverige AB</t>
   </si>
   <si>
-    <t>5562149996</t>
+    <t xml:space="preserve">5562149996      </t>
   </si>
   <si>
     <t>Bärbara datorer</t>
   </si>
   <si>
     <t>Bärbara datorer / Bärbara datorer / Särskild fördelningsnyckel</t>
   </si>
   <si>
     <t>2025-09-09</t>
   </si>
   <si>
     <t>2029-09-08</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Bärbara datorer / Bärbara datorer / Förnyad konkurrensutsättning</t>
   </si>
   <si>
     <t>23.3-2904-2024-001</t>
   </si>
   <si>
     <t>Datorer, mobiltelefoner och surfplattor</t>
   </si>
@@ -166,51 +166,51 @@
   <si>
     <t xml:space="preserve">5561852103      </t>
   </si>
   <si>
     <t>Säkerhetsteknik</t>
   </si>
   <si>
     <t>Säkerhetsteknik / Säkerhetsteknik - konsulttjänster / Särskild fördelningsnyckel</t>
   </si>
   <si>
     <t>2023-06-20</t>
   </si>
   <si>
     <t>2027-06-19</t>
   </si>
   <si>
     <t>Säkerhetsteknik / Säkerhetsteknik - konsulttjänster / Förnyad konkurrensutsättning</t>
   </si>
   <si>
     <t>23.3-3262-2024-002</t>
   </si>
   <si>
     <t>Atea Sverige AB</t>
   </si>
   <si>
-    <t>5564480282</t>
+    <t xml:space="preserve">5564480282      </t>
   </si>
   <si>
     <t>23.3-2904-2024-002</t>
   </si>
   <si>
     <t>23.3-3081-2023-002</t>
   </si>
   <si>
     <t>23.3-2650-2022-002</t>
   </si>
   <si>
     <t>23.3-2649-2022-001</t>
   </si>
   <si>
     <t>Programvaror och tjänster / Informationsförsörjning</t>
   </si>
   <si>
     <t>2023-02-27</t>
   </si>
   <si>
     <t>2027-02-26</t>
   </si>
   <si>
     <t>23.3-4104-2022-008</t>
   </si>
@@ -340,81 +340,81 @@
   <si>
     <t>Foxway AB</t>
   </si>
   <si>
     <t xml:space="preserve">5564700309      </t>
   </si>
   <si>
     <t>23.3-2904-2024-004</t>
   </si>
   <si>
     <t>23.3-3081-2023-003</t>
   </si>
   <si>
     <t>23.3-10639-2023-005</t>
   </si>
   <si>
     <t>Fujitsu Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5561475897      </t>
   </si>
   <si>
     <t>23.3-4104-2022-009</t>
   </si>
   <si>
-    <t>Great Security Sverige AB</t>
+    <t>Heras Sweden Technology AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565354726      </t>
   </si>
   <si>
     <t>23.3-2649-2022-004</t>
   </si>
   <si>
     <t>HiQ International AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565293205      </t>
   </si>
   <si>
     <t>23.3-2650-2022-006</t>
   </si>
   <si>
     <t>Insight Technology Solutions AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565559522      </t>
   </si>
   <si>
     <t>23.3-3262-2024-005</t>
   </si>
   <si>
     <t>itm8 Sverige AB</t>
   </si>
   <si>
-    <t>5569908485</t>
+    <t xml:space="preserve">5569908485      </t>
   </si>
   <si>
     <t>23.3-10639-2023-003</t>
   </si>
   <si>
     <t>Iver Sverige AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565753042      </t>
   </si>
   <si>
     <t>23.3-3262-2024-006</t>
   </si>
   <si>
     <t>Iver Workplace AB</t>
   </si>
   <si>
     <t xml:space="preserve">5567707244      </t>
   </si>
   <si>
     <t>23.3-2649-2022-005</t>
   </si>
   <si>
     <t>Knowit Connectivity AB</t>
   </si>
@@ -538,51 +538,51 @@
   <si>
     <t>23.3-4104-2022-001</t>
   </si>
   <si>
     <t>Team TSP Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5563022226      </t>
   </si>
   <si>
     <t>23.3-3081-2023-004</t>
   </si>
   <si>
     <t>Techstep AB</t>
   </si>
   <si>
     <t xml:space="preserve">5564050770      </t>
   </si>
   <si>
     <t>23.3-3081-2023-005</t>
   </si>
   <si>
     <t>Tele2 Sverige Aktiebolag</t>
   </si>
   <si>
-    <t>5562675164</t>
+    <t xml:space="preserve">5562675164      </t>
   </si>
   <si>
     <t>23.3-3081-2023-006</t>
   </si>
   <si>
     <t>Telenor Sverige Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5564210309      </t>
   </si>
   <si>
     <t>23.3-10639-2023-002</t>
   </si>
   <si>
     <t>Videnca AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565396081      </t>
   </si>
   <si>
     <t>23.3-5890-2023-004</t>
   </si>
   <si>
     <t>23.3-4104-2022-002</t>
   </si>