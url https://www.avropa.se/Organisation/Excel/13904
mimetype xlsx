--- v9 (2026-06-27)
+++ v10 (2026-07-19)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Västtrafik" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
   <si>
-    <t>Giltiga ramavtal för Västtrafik AB 2026-06-27</t>
+    <t>Giltiga ramavtal för Västtrafik AB 2026-07-19</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>