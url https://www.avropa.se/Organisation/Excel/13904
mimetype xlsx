--- v10 (2026-07-19)
+++ v11 (2026-08-28)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Västtrafik" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
   <si>
-    <t>Giltiga ramavtal för Västtrafik AB 2026-07-19</t>
+    <t>Giltiga ramavtal för Västtrafik AB 2026-08-28</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>