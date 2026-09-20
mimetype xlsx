--- v11 (2026-08-31)
+++ v12 (2026-09-20)
@@ -10,174 +10,174 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Stiftelsen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
-    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-08-31</t>
+    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-09-20</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
   <si>
+    <t>23.3-5834-2022-001</t>
+  </si>
+  <si>
+    <t>AB HOLMRIS B8 (f.d. Addentity Interiör AB)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5568393416      </t>
+  </si>
+  <si>
+    <t>Möbler och inredning</t>
+  </si>
+  <si>
+    <t>Möbler och inredning / Textila mattor / Förnyad konkurrensutsättning</t>
+  </si>
+  <si>
+    <t>2023-11-15</t>
+  </si>
+  <si>
+    <t>2027-11-14</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Möbler och inredning / Textila mattor / Särskild fördelningsnyckel</t>
+  </si>
+  <si>
+    <t>23.3-5834-2022-042</t>
+  </si>
+  <si>
+    <t>Möbler och inredning / Utemöbler / Förnyad konkurrensutsättning</t>
+  </si>
+  <si>
+    <t>2024-08-05</t>
+  </si>
+  <si>
+    <t>2028-08-04</t>
+  </si>
+  <si>
+    <t>Möbler och inredning / Utemöbler / Särskild fördelningsnyckel</t>
+  </si>
+  <si>
+    <t>23.3-5834-2022-008</t>
+  </si>
+  <si>
+    <t>Möbler och inredning / Möten och paus / Förnyad konkurrensutsättning</t>
+  </si>
+  <si>
+    <t>2024-01-17</t>
+  </si>
+  <si>
+    <t>2028-01-16</t>
+  </si>
+  <si>
+    <t>Möbler och inredning / Möten och paus / Särskild fördelningsnyckel</t>
+  </si>
+  <si>
+    <t>23.3-5834-2022-018</t>
+  </si>
+  <si>
+    <t>Möbler och inredning / Arbetsplats och förvaring / Förnyad konkurrensutsättning</t>
+  </si>
+  <si>
+    <t>Möbler och inredning / Arbetsplats och förvaring / Särskild fördelningsnyckel</t>
+  </si>
+  <si>
     <t>23.3-5834-2022-005</t>
   </si>
   <si>
     <t>AB Yllw</t>
   </si>
   <si>
     <t xml:space="preserve">5593178584      </t>
   </si>
   <si>
-    <t>Möbler och inredning</t>
-[...16 lines deleted...]
-  <si>
     <t>23.3-5834-2022-036</t>
   </si>
   <si>
     <t>Möbler och inredning / Arkiv och magasin / Förnyad konkurrensutsättning</t>
   </si>
   <si>
-    <t>2024-08-05</t>
-[...4 lines deleted...]
-  <si>
     <t>Möbler och inredning / Arkiv och magasin / Särskild fördelningsnyckel</t>
   </si>
   <si>
     <t>23.3-5834-2022-053</t>
   </si>
   <si>
     <t>Möbler och inredning / Arbetsstolar / Förnyad konkurrensutsättning</t>
   </si>
   <si>
     <t>2024-05-30</t>
   </si>
   <si>
     <t>2028-05-29</t>
   </si>
   <si>
     <t>Möbler och inredning / Arbetsstolar / Särskild fördelningsnyckel</t>
-  </si>
-[...40 lines deleted...]
-    <t>Möbler och inredning / Arbetsplats och förvaring / Särskild fördelningsnyckel</t>
   </si>
   <si>
     <t>23.3-5834-2022-010</t>
   </si>
   <si>
     <t>AJ Produkter AB</t>
   </si>
   <si>
     <t xml:space="preserve">5561907329      </t>
   </si>
   <si>
     <t>23.3-5834-2022-043</t>
   </si>
   <si>
     <t>23.3-5834-2022-047</t>
   </si>
   <si>
     <t>23.3-5834-2022-037</t>
   </si>
   <si>
     <t>Möbler och inredning / Omklädning och vaktmästeri / Förnyad konkurrensutsättning</t>
   </si>
   <si>
     <t>Möbler och inredning / Omklädning och vaktmästeri / Särskild fördelningsnyckel</t>
   </si>
@@ -827,404 +827,404 @@
       </c>
       <c r="C8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F9" s="0" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="C10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...8 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G23" s="0" t="s">
@@ -1255,230 +1255,230 @@
       </c>
       <c r="G24" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E33" s="0" t="s">
@@ -1512,77 +1512,77 @@
       </c>
       <c r="F34" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E37" s="0" t="s">
@@ -1616,135 +1616,135 @@
       </c>
       <c r="F38" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G43" s="0" t="s">
@@ -1772,181 +1772,181 @@
       </c>
       <c r="F44" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="0" t="s">
@@ -1983,282 +1983,282 @@
       </c>
       <c r="G52" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="0" t="s">
@@ -2295,334 +2295,334 @@
       </c>
       <c r="G64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>103</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E77" s="0" t="s">
@@ -2633,230 +2633,230 @@
       </c>
       <c r="G77" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H78" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H81" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H85" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>116</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E86" s="0" t="s">
@@ -3049,80 +3049,80 @@
       </c>
       <c r="G93" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H95" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G96" s="0" t="s">
@@ -3150,181 +3150,181 @@
       </c>
       <c r="F97" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H97" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H98" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H99" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H100" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H102" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="0" t="s">
@@ -3358,129 +3358,129 @@
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H105" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H106" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H107" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H108" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>141</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E110" s="0" t="s">
@@ -3592,181 +3592,181 @@
       </c>
       <c r="F114" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H114" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>147</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H115" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>147</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H116" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>147</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H117" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>147</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H118" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>147</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H119" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>147</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H120" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>153</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E121" s="0" t="s">
@@ -3852,83 +3852,83 @@
       </c>
       <c r="F124" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H124" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>169</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H125" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>169</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H126" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>172</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G127" s="0" t="s">