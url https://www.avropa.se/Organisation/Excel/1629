--- v12 (2026-09-20)
+++ v13 (2026-10-12)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Stiftelsen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
-    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-09-20</t>
+    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-10-12</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>