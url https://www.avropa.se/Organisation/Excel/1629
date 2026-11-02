--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Stiftelsen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
-    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-10-12</t>
+    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-11-02</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>