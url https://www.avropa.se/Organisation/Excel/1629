--- v4 (2026-03-05)
+++ v5 (2026-04-03)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Stiftelsen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="170">
-[...1 lines deleted...]
-    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-03-05</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
+  <si>
+    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-04-03</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
@@ -454,72 +454,81 @@
   <si>
     <t>Sonesson Inredningar AB</t>
   </si>
   <si>
     <t xml:space="preserve">5561390336      </t>
   </si>
   <si>
     <t>23.3-5834-2022-041</t>
   </si>
   <si>
     <t>Sono Sverige AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565957809      </t>
   </si>
   <si>
     <t>23.3-5834-2022-011</t>
   </si>
   <si>
     <t>23.3-5834-2022-014</t>
   </si>
   <si>
     <t>23.3-5834-2022-027</t>
   </si>
   <si>
-    <t>23.3-6372-2022-002</t>
+    <t>23.3-8628-2025-001</t>
   </si>
   <si>
     <t>Specsavers Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5566157961      </t>
   </si>
   <si>
     <t>Glasögon</t>
   </si>
   <si>
     <t>Glasögon / Glasögon</t>
   </si>
   <si>
-    <t>2023-04-03</t>
-[...5 lines deleted...]
-    <t>23.3-6372-2022-001</t>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>2030-03-12</t>
+  </si>
+  <si>
+    <t>23.3-8628-2025-002</t>
+  </si>
+  <si>
+    <t>Synoptik Sweden Aktiebolag</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5566077904      </t>
+  </si>
+  <si>
+    <t>23.3-8628-2025-003</t>
   </si>
   <si>
     <t>Synsam Group Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5567687248      </t>
   </si>
   <si>
     <t>23.3-5228-2020-002</t>
   </si>
   <si>
     <t>Teknostäd Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5562414366      </t>
   </si>
   <si>
     <t>23.3-5834-2022-052</t>
   </si>
   <si>
     <t>Thule Möbler AB</t>
   </si>
   <si>
     <t xml:space="preserve">5566413117      </t>
   </si>
@@ -589,51 +598,51 @@
       <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" applyFont="1" fillId="2" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H127"/>
+  <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="3" max="3" width="35" customWidth="1"/>
     <col min="4" max="4" width="45" customWidth="1"/>
     <col min="5" max="5" width="45" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="13" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
@@ -3762,192 +3771,218 @@
       </c>
       <c r="E121" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>153</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>154</v>
       </c>
       <c r="H121" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>160</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="H122" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="H123" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>166</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="H125" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H126" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>169</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="H127" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D128" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="E127" s="0" t="s">
+      <c r="E128" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="F127" s="0" t="s">
+      <c r="F128" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="G127" s="0" t="s">
+      <c r="G128" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="H127" s="0" t="s">
+      <c r="H128" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Kammarkollegiet under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>Kammarkollegiet</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>