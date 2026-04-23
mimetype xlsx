--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Stiftelsen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
-    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-04-03</t>
+    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-04-23</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
@@ -3950,48 +3950,48 @@
       </c>
       <c r="D128" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H128" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Kammarkollegiet under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
+<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Statens ink&#246;pscentral under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
-  <Company>Kammarkollegiet</Company>
+  <Company>Statens inköpscentral</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
-  <dc:description>This workbook has been created with EPPlus licensed to Kammarkollegiet under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
+  <dc:description>This workbook has been created with EPPlus licensed to Statens inköpscentral under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>