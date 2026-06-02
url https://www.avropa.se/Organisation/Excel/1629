--- v6 (2026-04-23)
+++ v7 (2026-06-02)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Stiftelsen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
-    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-04-23</t>
+    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-06-02</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>