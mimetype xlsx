--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Stiftelsen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
-    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-06-02</t>
+    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-06-22</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
@@ -427,50 +427,59 @@
   <si>
     <t xml:space="preserve">5562991447      </t>
   </si>
   <si>
     <t>23.3-5834-2022-039</t>
   </si>
   <si>
     <t>23.3-5834-2022-009</t>
   </si>
   <si>
     <t>23.3-5834-2022-035</t>
   </si>
   <si>
     <t>23.3-5834-2022-046</t>
   </si>
   <si>
     <t>23.3-5834-2022-004</t>
   </si>
   <si>
     <t>23.3-5834-2022-051</t>
   </si>
   <si>
     <t>23.3-5834-2022-026</t>
   </si>
   <si>
+    <t>23.3-5228-2020-006</t>
+  </si>
+  <si>
+    <t>SOL Facility Services AB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5563551349      </t>
+  </si>
+  <si>
     <t>23.3-5834-2022-040</t>
   </si>
   <si>
     <t>Sonesson Inredningar AB</t>
   </si>
   <si>
     <t xml:space="preserve">5561390336      </t>
   </si>
   <si>
     <t>23.3-5834-2022-041</t>
   </si>
   <si>
     <t>Sono Sverige AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565957809      </t>
   </si>
   <si>
     <t>23.3-5834-2022-011</t>
   </si>
   <si>
     <t>23.3-5834-2022-014</t>
   </si>
   <si>
     <t>23.3-5834-2022-027</t>
@@ -518,59 +527,50 @@
     <t>23.3-5228-2020-002</t>
   </si>
   <si>
     <t>Teknostäd Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5562414366      </t>
   </si>
   <si>
     <t>23.3-5834-2022-052</t>
   </si>
   <si>
     <t>Thule Möbler AB</t>
   </si>
   <si>
     <t xml:space="preserve">5566413117      </t>
   </si>
   <si>
     <t>23.3-11119-2021-006</t>
   </si>
   <si>
     <t>Toshiba TEC Nordic AB</t>
   </si>
   <si>
     <t xml:space="preserve">5560912106      </t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">5569673105      </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
@@ -3459,528 +3459,528 @@
       </c>
       <c r="E109" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>141</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>144</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H112" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H113" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="H114" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H115" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B116" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="B116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H116" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B117" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="B117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H117" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C118" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B118" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="H118" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C119" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B119" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H119" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>153</v>
+        <v>20</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="H120" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="B121" s="0" t="s">
+      <c r="F121" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="C121" s="0" t="s">
+      <c r="G121" s="0" t="s">
         <v>157</v>
-      </c>
-[...10 lines deleted...]
-        <v>154</v>
       </c>
       <c r="H121" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>160</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="H122" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="H123" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>166</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="H124" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>169</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="H126" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H127" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>172</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="H128" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Statens ink&#246;pscentral under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>Statens inköpscentral</Company>
 </Properties>
 </file>