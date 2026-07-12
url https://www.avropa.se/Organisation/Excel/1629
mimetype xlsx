--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Stiftelsen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
-    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-06-22</t>
+    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-07-12</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>