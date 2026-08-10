--- v9 (2026-07-12)
+++ v10 (2026-08-10)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Stiftelsen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
-    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-07-12</t>
+    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-08-10</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>