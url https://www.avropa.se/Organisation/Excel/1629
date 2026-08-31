--- v10 (2026-08-10)
+++ v11 (2026-08-31)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Stiftelsen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
-    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-08-10</t>
+    <t>Giltiga ramavtal för Stiftelsen Föremålsvård i Kiruna 2026-08-31</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>