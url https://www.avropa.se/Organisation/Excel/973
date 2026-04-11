--- v5 (2026-03-22)
+++ v6 (2026-04-11)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Region Gäv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="208">
   <si>
-    <t>Giltiga ramavtal för Region Gävleborg 2026-03-22</t>
+    <t>Giltiga ramavtal för Region Gävleborg 2026-04-11</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>