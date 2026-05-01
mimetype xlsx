--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Region Gäv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="208">
   <si>
-    <t>Giltiga ramavtal för Region Gävleborg 2026-04-11</t>
+    <t>Giltiga ramavtal för Region Gävleborg 2026-05-02</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
@@ -2859,48 +2859,48 @@
       </c>
       <c r="D82" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Kammarkollegiet under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
+<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Statens ink&#246;pscentral under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
-  <Company>Kammarkollegiet</Company>
+  <Company>Statens inköpscentral</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
-  <dc:description>This workbook has been created with EPPlus licensed to Kammarkollegiet under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
+  <dc:description>This workbook has been created with EPPlus licensed to Statens inköpscentral under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>