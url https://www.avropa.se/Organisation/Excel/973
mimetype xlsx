--- v7 (2026-05-01)
+++ v8 (2026-05-30)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Region Gäv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="208">
   <si>
-    <t>Giltiga ramavtal för Region Gävleborg 2026-05-02</t>
+    <t>Giltiga ramavtal för Region Gävleborg 2026-05-30</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>