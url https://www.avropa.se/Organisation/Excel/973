--- v8 (2026-05-30)
+++ v9 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Region Gäv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="208">
   <si>
-    <t>Giltiga ramavtal för Region Gävleborg 2026-05-30</t>
+    <t>Giltiga ramavtal för Region Gävleborg 2026-06-23</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
@@ -409,51 +409,51 @@
   <si>
     <t xml:space="preserve">5564700309      </t>
   </si>
   <si>
     <t>23.3-2904-2024-004</t>
   </si>
   <si>
     <t>23.3-10517-20:005</t>
   </si>
   <si>
     <t>23.3-10639-2023-005</t>
   </si>
   <si>
     <t>Fujitsu Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5561475897      </t>
   </si>
   <si>
     <t>23.3-2651-2022-007</t>
   </si>
   <si>
     <t>23.3-4104-2022-009</t>
   </si>
   <si>
-    <t>Great Security Sverige AB</t>
+    <t>Heras Sweden Technology AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565354726      </t>
   </si>
   <si>
     <t>23.3-2649-2022-004</t>
   </si>
   <si>
     <t>HiQ International AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565293205      </t>
   </si>
   <si>
     <t>23.3-2650-2022-006</t>
   </si>
   <si>
     <t>Insight Technology Solutions AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565559522      </t>
   </si>
   <si>
     <t>23.3-3262-2024-005</t>
   </si>