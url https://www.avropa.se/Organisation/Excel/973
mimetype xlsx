--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Region Gäv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="208">
-[...1 lines deleted...]
-    <t>Giltiga ramavtal för Region Gävleborg 2026-06-23</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
+  <si>
+    <t>Giltiga ramavtal för Region Gävleborg 2026-07-14</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>
@@ -187,83 +187,50 @@
   <si>
     <t>Atea Sverige AB</t>
   </si>
   <si>
     <t xml:space="preserve">5564480282      </t>
   </si>
   <si>
     <t>23.3-2904-2024-002</t>
   </si>
   <si>
     <t>23.3-2650-2022-002</t>
   </si>
   <si>
     <t>23.3-2649-2022-001</t>
   </si>
   <si>
     <t>Programvaror och tjänster / Informationsförsörjning</t>
   </si>
   <si>
     <t>2023-02-27</t>
   </si>
   <si>
     <t>2027-02-26</t>
   </si>
   <si>
-    <t>23.3-10517-20:001</t>
-[...31 lines deleted...]
-  <si>
     <t>23.3-4104-2022-008</t>
   </si>
   <si>
     <t>Axlås Solidlås AB</t>
   </si>
   <si>
     <t xml:space="preserve">5560712340      </t>
   </si>
   <si>
     <t>Säkerhetsteknik / Säkerhetsteknik - säkerhetssystem</t>
   </si>
   <si>
     <t>2023-09-11</t>
   </si>
   <si>
     <t>2027-09-10</t>
   </si>
   <si>
     <t>23.3-2651-2022-003</t>
   </si>
   <si>
     <t>Bidmo Sourcing partners AB</t>
   </si>
   <si>
     <t xml:space="preserve">5594485012      </t>
@@ -349,95 +316,80 @@
   <si>
     <t>23.3-5890-2023-007</t>
   </si>
   <si>
     <t>DataCom Group Nordic AB</t>
   </si>
   <si>
     <t xml:space="preserve">5563697746      </t>
   </si>
   <si>
     <t>23.3-3262-2024-003</t>
   </si>
   <si>
     <t>Dustin Sverige AB</t>
   </si>
   <si>
     <t xml:space="preserve">5566661012      </t>
   </si>
   <si>
     <t>23.3-2904-2024-003</t>
   </si>
   <si>
     <t>23.3-2650-2022-005</t>
   </si>
   <si>
-    <t>23.3-10517-20:004</t>
-[...1 lines deleted...]
-  <si>
     <t>23.3-5890-2023-006</t>
   </si>
   <si>
     <t>Eccera IT Solutions AB</t>
   </si>
   <si>
     <t xml:space="preserve">5567714349      </t>
   </si>
   <si>
     <t>23.3-4104-2022-006</t>
   </si>
   <si>
     <t>Finlarm Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">5563767382      </t>
   </si>
   <si>
-    <t>23.3-10517-20:006</t>
-[...7 lines deleted...]
-  <si>
     <t>23.3-3262-2024-004</t>
   </si>
   <si>
     <t>Foxway AB</t>
   </si>
   <si>
     <t xml:space="preserve">5564700309      </t>
   </si>
   <si>
     <t>23.3-2904-2024-004</t>
   </si>
   <si>
-    <t>23.3-10517-20:005</t>
-[...1 lines deleted...]
-  <si>
     <t>23.3-10639-2023-005</t>
   </si>
   <si>
     <t>Fujitsu Sweden AB</t>
   </si>
   <si>
     <t xml:space="preserve">5561475897      </t>
   </si>
   <si>
     <t>23.3-2651-2022-007</t>
   </si>
   <si>
     <t>23.3-4104-2022-009</t>
   </si>
   <si>
     <t>Heras Sweden Technology AB</t>
   </si>
   <si>
     <t xml:space="preserve">5565354726      </t>
   </si>
   <si>
     <t>23.3-2649-2022-004</t>
   </si>
   <si>
     <t>HiQ International AB</t>
@@ -545,59 +497,50 @@
     <t xml:space="preserve">5566380639      </t>
   </si>
   <si>
     <t>23.3-5890-2023-005</t>
   </si>
   <si>
     <t>23.3-2651-2022-005</t>
   </si>
   <si>
     <t>Pulsen AB</t>
   </si>
   <si>
     <t xml:space="preserve">5562596428      </t>
   </si>
   <si>
     <t>23.3-2649-2022-006</t>
   </si>
   <si>
     <t>23.3-2649-2022-007</t>
   </si>
   <si>
     <t>Redpill Linpro AB</t>
   </si>
   <si>
     <t xml:space="preserve">5566410576      </t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">5562288851      </t>
   </si>
   <si>
     <t>23.3-7600-2024-002</t>
   </si>
   <si>
     <t>S.V.B Radiocom AB</t>
   </si>
   <si>
     <t xml:space="preserve">5590410428      </t>
   </si>
   <si>
     <t>23.3-10639-2023-006</t>
   </si>
   <si>
     <t>Shibuya AB</t>
   </si>
   <si>
     <t xml:space="preserve">5561920025      </t>
   </si>
   <si>
     <t>23.3-5890-2023-008</t>
   </si>
   <si>
     <t>23.3-4104-2022-004</t>
   </si>
@@ -703,51 +646,51 @@
       <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" applyFont="1" fillId="2" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H82"/>
+  <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="3" max="3" width="35" customWidth="1"/>
     <col min="4" max="4" width="45" customWidth="1"/>
     <col min="5" max="5" width="45" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="13" customWidth="1"/>
     <col min="8" max="8" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1192,1706 +1135,1524 @@
       </c>
       <c r="C18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="0" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="0" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>92</v>
+        <v>41</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="B47" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" s="0" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="0" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="0" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="C59" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" s="0" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>158</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C62" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="B62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D62" s="0" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C63" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="B63" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D63" s="0" t="s">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C66" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="B66" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D66" s="0" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>91</v>
+        <v>47</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>91</v>
+        <v>47</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>16</v>
-[...180 lines deleted...]
-      <c r="H82" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Statens ink&#246;pscentral under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
   <Company>Statens inköpscentral</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>