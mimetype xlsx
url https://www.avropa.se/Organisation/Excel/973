--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Region Gäv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
   <si>
-    <t>Giltiga ramavtal för Region Gävleborg 2026-07-14</t>
+    <t>Giltiga ramavtal för Region Gävleborg 2026-08-03</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>