--- v11 (2026-08-03)
+++ v12 (2026-09-01)
@@ -10,51 +10,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Giltiga ramavtal för Region Gäv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
   <si>
-    <t>Giltiga ramavtal för Region Gävleborg 2026-08-03</t>
+    <t>Giltiga ramavtal för Region Gävleborg 2026-09-01</t>
   </si>
   <si>
     <t>Avtalsnummer</t>
   </si>
   <si>
     <t>Leverantör</t>
   </si>
   <si>
     <t>Organisationsnummer</t>
   </si>
   <si>
     <t>Ramavtalsområde</t>
   </si>
   <si>
     <t>Delområde</t>
   </si>
   <si>
     <t>Giltig från</t>
   </si>
   <si>
     <t>Giltig till</t>
   </si>
   <si>
     <t>Max förl. till</t>
   </si>